--- v0 (2026-08-12)
+++ v1 (2026-10-09)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Реквизиты ООО УК &quot;ГАРАНТ КОМФОР" sheetId="1" r:id="rId1"/>
+    <sheet name="Реквизиты ООО УК &quot;ЯГОДА ПРЕМИУМ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
   <si>
     <t>Полное наименование организации</t>
   </si>
   <si>
     <t>Сокращенное наименование</t>
   </si>
   <si>
-    <t>ООО УК "ГАРАНТ КОМФОРТ"</t>
+    <t>ООО УК "ЯГОДА ПРЕМИУМ"</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>241001, Брянская обл., г. Брянск, ул. им. О.Н.Строкина, д. 1</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
     <t>77-40-40</t>
   </si>
   <si>
     <t>Факс</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>garkomfort@bk.ru</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
@@ -244,34 +244,34 @@
     </row>
     <row r="13">
       <c r="B13" s="1"/>
     </row>
     <row r="14">
       <c r="B14" s="1"/>
     </row>
     <row r="15">
       <c r="B15" s="1"/>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ООО УК "ГАРАНТ КОМФОРТ"</dc:creator>
-  <dc:title>Реквизиты ООО УК "ГАРАНТ КОМФОРТ"</dc:title>
+  <dc:creator>ООО УК "ЯГОДА ПРЕМИУМ"</dc:creator>
+  <dc:title>Реквизиты ООО УК "ЯГОДА ПРЕМИУМ"</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>